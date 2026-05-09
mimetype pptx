--- v0 (2026-04-17)
+++ v1 (2026-05-09)
@@ -11,52 +11,57 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/comments/modernComment_10B_6F6E6AB1.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
+  <Override PartName="/ppt/comments/modernComment_102_C44E47B8.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/comments/modernComment_104_F8B28FA6.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483681" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="267" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
@@ -146,1233 +151,444 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{F95C8337-EE5E-75FD-1769-61102AA6FA7A}" name="Mary-Ann McKibben (Public Health Wales - No. 2 Capital Quarter)" initials="MQ" userId="S::mary-ann.mckibben@wales.nhs.uk::35459770-b51a-4e1a-abfa-0a28574af725" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="15518B"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="96"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" v="28" dt="2024-05-21T12:56:47.870"/>
+    <p1510:client id="{936793BC-62C1-45C2-97DB-26555B942D21}" v="6" dt="2026-04-20T15:09:47.169"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="152" d="100"/>
+          <a:sy n="152" d="100"/>
         </p:scale>
-        <p:origin x="696" y="60"/>
+        <p:origin x="604" y="104"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{E675640C-319D-4164-AEF3-032D2A692638}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{E675640C-319D-4164-AEF3-032D2A692638}" dt="2024-03-05T09:04:44.402" v="14" actId="14100"/>
+    <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:49.726" v="24" actId="478"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp addAnim delAnim">
-[...68 lines deleted...]
-        <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{6CD32326-6BDA-4788-8F9E-AC082918CC35}" dt="2024-02-27T13:30:40.331" v="113"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:33.727" v="3" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2926879243" sldId="256"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{6CD32326-6BDA-4788-8F9E-AC082918CC35}" dt="2024-02-27T13:30:40.331" v="113"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:16.350" v="1" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2926879243" sldId="256"/>
-            <ac:spMk id="4" creationId="{8F7AC748-6A15-275E-CCF2-2EA86562BAE2}"/>
+            <ac:spMk id="5" creationId="{BAAE4A32-68E2-34AE-0C5B-298EFE9909F9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:33.727" v="3" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2926879243" sldId="256"/>
-            <ac:spMk id="7" creationId="{D2FF1E5E-5A65-BB24-3508-0AD6B2E5D58E}"/>
-[...78 lines deleted...]
-            <ac:picMk id="5" creationId="{263B99DA-D6CF-9F68-11CA-EDFF792AF675}"/>
+            <ac:picMk id="7" creationId="{E0980ED5-3957-E9AC-09FF-CF5DDA8FCE87}"/>
           </ac:picMkLst>
         </pc:picChg>
-      </pc:sldChg>
-[...350 lines deleted...]
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:53:11.872" v="2"/>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:14.721" v="0" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2926879243" sldId="256"/>
             <ac:picMk id="9" creationId="{CF3C4077-6660-F1AB-C483-7A8DFA9678A9}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp">
-[...15 lines deleted...]
-        <pc:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:54:45.550" v="10"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:08.542" v="12" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3293464504" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:54:02.234" v="6"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:03.788" v="11" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3293464504" sldId="258"/>
-            <ac:spMk id="2" creationId="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
+            <ac:spMk id="3" creationId="{A3647603-CCE0-47B6-75D0-3BC81C53727B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod modCrop">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:54:36.877" v="9"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:08.542" v="12" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3293464504" sldId="258"/>
+            <ac:picMk id="6" creationId="{4E3FC732-5AF7-4E02-E49D-3A02A4747C02}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:58.447" v="9" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3293464504" sldId="258"/>
             <ac:picMk id="8" creationId="{3C9DA567-E65C-01F6-B8C5-429B2950C9F0}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="ord">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp">
-        <pc:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:55:11.848" v="12"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:23.960" v="17" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1368215784" sldId="259"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:55:11.848" v="12"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:18.553" v="15" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1368215784" sldId="259"/>
-            <ac:spMk id="4" creationId="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
+            <ac:spMk id="5" creationId="{44613265-6A11-965E-7383-7988630D4EB3}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:55:03.316" v="11"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:23.960" v="17" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1368215784" sldId="259"/>
+            <ac:picMk id="6" creationId="{73532630-8F54-6AE4-BCE2-EED3CE060A33}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:16.478" v="13" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1368215784" sldId="259"/>
             <ac:picMk id="8" creationId="{CF95D372-1900-6F32-5394-698D6DD34228}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp">
-        <pc:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:56:04.664" v="17"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:40.624" v="21" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4172451750" sldId="260"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:55:38.115" v="14"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:38.123" v="19" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4172451750" sldId="260"/>
-            <ac:spMk id="2" creationId="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
+            <ac:spMk id="3" creationId="{4B29C5C1-70E7-E0EB-D4C5-87CCAD95202B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod modCrop">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:55:57.382" v="16"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:40.624" v="21" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4172451750" sldId="260"/>
+            <ac:picMk id="4" creationId="{241C8904-A5C7-2574-A780-4AF4CC7F82AE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:36.528" v="18" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4172451750" sldId="260"/>
             <ac:picMk id="9" creationId="{B3AC8848-6950-D67E-2E24-5A2E34F575A4}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="ord">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp">
-        <pc:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:56:37.979" v="20"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:49.726" v="24" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2228686664" sldId="262"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:56:33.838" v="19"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:49.726" v="24" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2228686664" sldId="262"/>
-            <ac:spMk id="4" creationId="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
+            <ac:spMk id="5" creationId="{3C2D4BEB-E927-8D05-7047-3D91F14FBE01}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:56:28.072" v="18"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:47.169" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2228686664" sldId="262"/>
+            <ac:picMk id="6" creationId="{B6D9C6E5-A16F-97B9-E0E5-C6C5CD6928CA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:09:46.742" v="22" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2228686664" sldId="262"/>
             <ac:picMk id="8" creationId="{D7C9FB2F-55C8-9E1F-A2E8-BAE2B4EDAC5C}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="ord">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp">
-[...15 lines deleted...]
-        <pc:chgData name="Grace Lawson (Public Health Wales - No. 2 Capital Quarter)" userId="S::grace.lawson@wales.nhs.uk::88c6baf7-06f7-4e16-85cb-71260126bd16" providerId="AD" clId="Web-{112ECC31-1044-CE9A-2EA9-7C0FB7049FB0}" dt="2024-05-21T12:53:50.562" v="5"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:51.113" v="8" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1869507249" sldId="267"/>
         </pc:sldMkLst>
-        <pc:picChg chg="mod">
-[...176 lines deleted...]
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{85F89B88-320B-FFCE-1E7B-EC8267915295}" dt="2024-02-29T10:21:19.850" v="3"/>
+        <pc:spChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:48.242" v="7" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1869507249" sldId="267"/>
             <ac:spMk id="2" creationId="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...94 lines deleted...]
-        </pc:sldMkLst>
         <pc:spChg chg="add del mod">
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{33D7595E-0F47-3F11-CFF6-D023C9A6F363}" dt="2024-03-05T11:37:22.029" v="1"/>
-[...86 lines deleted...]
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{FB76D853-DF5F-09A3-C500-D4E79B2284D1}" dt="2024-03-05T10:34:41.920" v="4"/>
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:44.531" v="6" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1869507249" sldId="267"/>
-            <ac:spMk id="4" creationId="{37C9A4DD-EC67-9B04-4045-0E5888D72F54}"/>
+            <ac:spMk id="4" creationId="{A97CD780-269A-5608-7CC4-944194F083C9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del mod">
-[...8 lines deleted...]
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{FB76D853-DF5F-09A3-C500-D4E79B2284D1}" dt="2024-03-05T10:34:31.592" v="1"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:51.113" v="8" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1869507249" sldId="267"/>
-            <ac:picMk id="5" creationId="{263B99DA-D6CF-9F68-11CA-EDFF792AF675}"/>
+            <ac:picMk id="5" creationId="{B111BC3C-2FDE-F103-E4CD-DFCA8B16CEE8}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add del mod ord">
-[...8 lines deleted...]
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{FB76D853-DF5F-09A3-C500-D4E79B2284D1}" dt="2024-03-05T10:35:16.203" v="11"/>
+        <pc:picChg chg="del">
+          <ac:chgData name="Brenda Basweti (Public Health Wales - Matrix House)" userId="b990ae84-a271-4c7f-861a-586df44a9516" providerId="ADAL" clId="{F94B5204-AD79-42E1-B3A0-E1C03B4FE150}" dt="2026-04-20T15:08:42.302" v="4" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1869507249" sldId="267"/>
             <ac:picMk id="7" creationId="{90AF65F8-22C3-5E51-4E8A-FE838C4917AA}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
+</file>
+
+<file path=ppt/comments/modernComment_102_C44E47B8.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:cm id="{C40A48BE-01B2-428C-8C51-740EB6D7561E}" authorId="{F95C8337-EE5E-75FD-1769-61102AA6FA7A}" status="resolved" created="2025-11-17T20:04:36.981" complete="100000">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="3293464504" sldId="258"/>
+      <ac:spMk id="5" creationId="{3267EBD7-302B-145F-8F89-C75A73C19232}"/>
+      <ac:txMk cp="557">
+        <ac:context len="617" hash="1638553762"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="2146609" y="3373243"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>I think we need to make the statement stronger - 'Vapes are safer than smoking as they do not etc......' However, vapes do contain toxins and the nicotine is addictive, so they are not without risks to health.'</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+</p188:cmLst>
+</file>
+
+<file path=ppt/comments/modernComment_104_F8B28FA6.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:cm id="{D840478E-AC8D-4C9A-A240-4ECB39A31FC3}" authorId="{F95C8337-EE5E-75FD-1769-61102AA6FA7A}" status="resolved" created="2025-11-17T20:05:58.030" complete="100000">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="4172451750" sldId="260"/>
+      <ac:spMk id="7" creationId="{780054DB-A5E2-9ADC-8026-4C6536411AA7}"/>
+      <ac:txMk cp="333" len="116">
+        <ac:context len="631" hash="2611061189"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="1616926" y="1514707"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>I would reorder and move the 4th bullet up to be the 2nd bullet, then will flow better as otherwise mentioning the ban without saying what the ban is.</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+  <p188:cm id="{C15283C6-D916-41F2-9783-19D66E7830B4}" authorId="{F95C8337-EE5E-75FD-1769-61102AA6FA7A}" status="resolved" created="2025-11-17T20:08:10.847" complete="100000">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="4172451750" sldId="260"/>
+      <ac:spMk id="7" creationId="{780054DB-A5E2-9ADC-8026-4C6536411AA7}"/>
+      <ac:txMk cp="51" len="1">
+        <ac:context len="631" hash="2611061189"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="1263804" y="-538975"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>Change 'among' to 'by'</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+</p188:cmLst>
+</file>
+
+<file path=ppt/comments/modernComment_10B_6F6E6AB1.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:cm id="{65D9FC73-745C-4916-ACB0-6B4B2CD9DAB8}" authorId="{F95C8337-EE5E-75FD-1769-61102AA6FA7A}" status="resolved" created="2025-11-17T20:01:09.251" complete="100000">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="1869507249" sldId="267"/>
+      <ac:spMk id="12" creationId="{942A5430-0260-6C37-7C16-BE4828FD91BE}"/>
+      <ac:txMk cp="112" len="15">
+        <ac:context len="252" hash="4214362894"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="3010829" y="1087243"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>Wonder if we should stick to vaping terminology?</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1417,51 +633,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{833C5D82-122C-8E42-B3D6-67347C6BA68D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/29/2024</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1685,84 +901,172 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C6BF1F24-30D7-5740-9F64-AE7FBFFC8324}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3069894847"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title Slide - Green">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58E0ED43-A537-75F8-3B40-FACDD890427C}"/>
@@ -1805,92 +1109,80 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{748CC64B-142E-58F7-6B3F-B0517A3CF106}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3771899" y="0"/>
             <a:ext cx="8420101" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D59E697-43E9-29BA-4D8B-B1E926BCE746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275383"/>
             <a:ext cx="2365080" cy="726620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABDD363-0CD0-EE10-96A3-9A8EC2A57CE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -2270,57 +1562,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E64A41-9A05-2CAE-A840-51E35F1B3A84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275384"/>
             <a:ext cx="1654753" cy="508387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F478532-AA67-095D-17D0-9369A6CF187C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -2396,93 +1682,81 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Chapter title goes here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF98EFCF-C246-005C-498D-271681A00FB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8359749" y="2620284"/>
             <a:ext cx="3527372" cy="3968293"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A blue rectangle on a black background&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A6CD33D-CE15-C6EA-E9D7-A276F9645855}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="25437" t="2543" r="5912" b="3059"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="6649025" y="-657741"/>
             <a:ext cx="2405273" cy="3720755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E5CFCF9-4FEA-684C-9249-6CB4258FF9E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -2716,92 +1990,80 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12" descr="A green curved object on a black background&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BE47017-229C-E9B0-9136-346518C971BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13170" b="50222"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8678735" y="4849885"/>
             <a:ext cx="3113591" cy="2008116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E64A41-9A05-2CAE-A840-51E35F1B3A84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275384"/>
             <a:ext cx="1654753" cy="508387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F478532-AA67-095D-17D0-9369A6CF187C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -2877,58 +2139,52 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Chapter title goes here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7" descr="A blue rectangle on a black background&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FAC1D26-CC7D-E97A-3F21-2D75E28C9454}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="11058" t="2107" r="2991" b="47971"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="4995863" y="0"/>
             <a:ext cx="3011357" cy="1967696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F32C9CDA-6E98-BDBB-22CC-3331CBEB200D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -3284,92 +2540,80 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B2A89E4-01F1-D603-91B2-5BD4E9CB45BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3175"/>
             <a:ext cx="12192000" cy="6851650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D59E697-43E9-29BA-4D8B-B1E926BCE746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275383"/>
             <a:ext cx="2365080" cy="726620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABDD363-0CD0-EE10-96A3-9A8EC2A57CE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -3557,57 +2801,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86AEBD5D-6322-B406-0D4B-2DC104931732}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275384"/>
             <a:ext cx="1654753" cy="508387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DC72F6-8F17-9EF3-5DE2-AD7D14DDFBB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -3683,58 +2921,52 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Chapter title goes here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF444B3-DCDC-AEAE-C9E4-7E25D26EE18E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="5464465" y="-1"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D35E72E3-FB2A-CE9B-8A97-5095BD60FDCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -3968,57 +3200,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86AEBD5D-6322-B406-0D4B-2DC104931732}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275384"/>
             <a:ext cx="1654753" cy="508387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DC72F6-8F17-9EF3-5DE2-AD7D14DDFBB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -4201,92 +3427,80 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E04A0E-7116-D43A-EF7E-9E7B920E9388}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E1D216-83C4-383F-5127-29C1F1C984F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="275383"/>
             <a:ext cx="2365080" cy="726620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62B3495-9D10-4CA2-AB77-C01FF170FF10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -4684,51 +3898,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{84E63EC1-32C7-C148-9B23-6C189CE1C2B7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>5/29/2024</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E242B47E-A058-0DAF-B59E-CC2E267BDA2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -5082,120 +4296,115 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_10B_6F6E6AB1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_102_C44E47B8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_104_F8B28FA6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BC2B117-9A09-6816-9116-65E6B96C02D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
+          <a:blip r:embed="rId2">
             <a:alphaModFix amt="50000"/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3771899" y="0"/>
             <a:ext cx="8420101" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{709FECE3-A7BC-645C-296E-25B886289BF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5331,80 +4540,89 @@
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>Vaping</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture Placeholder 8" descr="A child looking down in front of a group of people&#10;&#10;Description automatically generated">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF3C4077-6660-F1AB-C483-7A8DFA9678A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0980ED5-3957-E9AC-09FF-CF5DDA8FCE87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5136078" y="453233"/>
-            <a:ext cx="6684305" cy="6030718"/>
+            <a:off x="5577318" y="57609"/>
+            <a:ext cx="5845965" cy="6414383"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2926879243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5610,51 +4828,51 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A1E995B-F3A8-A9B1-9637-C04955749860}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="377825" y="3930105"/>
+            <a:off x="445060" y="3773223"/>
             <a:ext cx="5200396" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10206"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -5684,66 +4902,82 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="442219" y="1480126"/>
             <a:ext cx="5199762" cy="3038322"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Vaping devices should not be used by children and young people. It is illegal for adults to buy (or try to buy) vaping </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2200" b="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Vaping devices should not be used by children and young people. It is illegal for adults to buy (or try to buy) vaping devices or e-cigarettes for anyone under 18. This is known as </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2200">
+              <a:t>devices </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> for anyone under 18. This is known as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>‘proxy purchase’.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2200">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
@@ -5755,245 +4989,105 @@
             <a:endParaRPr lang="en-US" sz="2200">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Ubuntu"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BF6FE23-41C9-F687-A1CE-4FF0D6BA744A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8803352" y="4634836"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="TextBox 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90FC19B-0F87-6ADF-0D8D-98B48159BDDD}"/>
-[...142 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AF65F8-22C3-5E51-4E8A-FE838C4917AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B111BC3C-2FDE-F103-E4CD-DFCA8B16CEE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="453233"/>
-            <a:ext cx="5718175" cy="5961431"/>
+            <a:off x="5942026" y="914400"/>
+            <a:ext cx="6033245" cy="5029199"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1869507249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -6106,99 +5200,98 @@
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="11" grpId="0" animBg="1"/>
       <p:bldP spid="12" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
+  <p:extLst>
+    <p:ext uri="{6950BFC3-D8DA-4A85-94F7-54DA5524770B}">
+      <p188:commentRel xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main" r:id="rId2"/>
+    </p:ext>
+  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBAD36D-5DD4-3F61-9B50-23DB496BB938}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F06F3E86-1AF5-8DD0-7A4D-C6771F400158}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8803352" y="4634836"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA468C69-6F68-3FA3-344C-4E9DE3CB972D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -6237,52 +5330,52 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3267EBD7-302B-145F-8F89-C75A73C19232}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="314712" y="1400958"/>
-            <a:ext cx="5836180" cy="4413298"/>
+            <a:off x="314712" y="1159349"/>
+            <a:ext cx="5836180" cy="4654907"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
@@ -6417,150 +5510,192 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Switching completely from smoking to vaping significantly reduces health harm for smokers who are unable or unwilling to quit. Unlike cigarettes, there is no combustion (burning) involved in vaping devices, so there is no smoke and no other harmful products of combustion, such as tar and carbon monoxide. This does not mean they are entirely safe, but they are understood to be less harmful than smoking as they do not contain the tar, carbon monoxide and other products that cause many smoking-related illnesses. </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+              <a:t>Switching completely from smoking to vaping significantly reduces health harm for smokers who are unable or unwilling to quit. Unlike cigarettes, there is no combustion (burning) involved in vaping devices, so there is no smoke and no other harmful products of combustion, such as tar and carbon monoxide.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-            </a:br>
-            <a:endParaRPr lang="en-US" sz="2000">
+              <a:t>Vapes do not contain the tar, carbon monoxide and other products that cause many smoking-related illnesses, so they are safer than smoking.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>However, vapes do contain toxic substances  and most vapes also contain nicotine, which can lead to addiction. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>This mother may be using a vaping device </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2000" b="1">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>to stop smoking.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2000" b="1">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Ubuntu"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture Placeholder 7" descr="A person and baby sitting on a bench&#10;&#10;Description automatically generated">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C9DA567-E65C-01F6-B8C5-429B2950C9F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E3FC732-5AF7-4E02-E49D-3A02A4747C02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="333272"/>
-            <a:ext cx="5728091" cy="6197505"/>
+            <a:off x="7421991" y="570568"/>
+            <a:ext cx="4106619" cy="5541031"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3293464504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -6638,99 +5773,98 @@
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="4" grpId="0" animBg="1"/>
       <p:bldP spid="5" grpId="0"/>
     </p:bldLst>
   </p:timing>
+  <p:extLst>
+    <p:ext uri="{6950BFC3-D8DA-4A85-94F7-54DA5524770B}">
+      <p188:commentRel xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main" r:id="rId2"/>
+    </p:ext>
+  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E81B5CB3-F0DB-0E84-E2B6-97095B9092E9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC64407-D989-BAB6-C94B-4DA4FCE51129}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8803352" y="4634836"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rounded Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27922A24-1294-4E3D-E446-AF335E61486C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -7065,80 +6199,89 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture Placeholder 7" descr="A person and person smoking&#10;&#10;Description automatically generated">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF95D372-1900-6F32-5394-698D6DD34228}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73532630-8F54-6AE4-BCE2-EED3CE060A33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="screen">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="333272"/>
-            <a:ext cx="5718175" cy="6191457"/>
+            <a:off x="5828041" y="1472268"/>
+            <a:ext cx="6021200" cy="3635104"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1368215784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -7257,264 +6400,82 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE0EF14-A8EA-038B-4B9C-AD7544B21E66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8803352" y="4634836"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...174 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{780054DB-A5E2-9ADC-8026-4C6536411AA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="268840" y="1336458"/>
-            <a:ext cx="5574061" cy="3929747"/>
+            <a:off x="183859" y="1818340"/>
+            <a:ext cx="7162422" cy="4035254"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
@@ -7645,152 +6606,220 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Disposable (single-use) vapes were once widely used by young people and cheaply available.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Since </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1 June 2025</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, the sale and supply of single-use disposable vapes has been banned across the UK, including Wales. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>These devices contain plastics, metals and lithium-ion batteries which are difficult to recycle and often end up as waste.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Millions of these devices were discarded each week before the ban — for example nearly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>5 million</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> per week in the UK.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Reusable vapes (rechargeable, refillable with replaceable coils) remain legal — and these are now the only legal option for new purchases.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>(Sources: ASH 2023; UK Government 2024)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...56 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200">
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
               <a:latin typeface="Ubuntu"/>
+              <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture Placeholder 8" descr="A cigarette next to a stone wall&#10;&#10;Description automatically generated">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3AC8848-6950-D67E-2E24-5A2E34F575A4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{241C8904-A5C7-2574-A780-4AF4CC7F82AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="333272"/>
-            <a:ext cx="5728090" cy="6197495"/>
+            <a:off x="7427393" y="848346"/>
+            <a:ext cx="4386782" cy="4793249"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4172451750"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -7809,241 +6838,156 @@
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                              <p:par>
-[...79 lines deleted...]
-                              </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0" animBg="1"/>
-[...1 lines deleted...]
-      <p:bldP spid="5" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0"/>
     </p:bldLst>
   </p:timing>
+  <p:extLst>
+    <p:ext uri="{6950BFC3-D8DA-4A85-94F7-54DA5524770B}">
+      <p188:commentRel xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main" r:id="rId3"/>
+    </p:ext>
+  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{043519DE-08D3-5E86-928A-D81ED6A18ECC}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFF04625-596B-21C5-B3C7-4008CC66F7A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect b="34365"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8803352" y="4634836"/>
             <a:ext cx="3010823" cy="2223164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rounded Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8141E7D-40E6-B1D9-1007-027BC4B62C5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="324162" y="5063553"/>
+            <a:off x="382777" y="4911153"/>
             <a:ext cx="5137229" cy="1098012"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10206"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -8238,170 +7182,221 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>There are concerns about the marketing and promotion of vaping devices and how these may appeal to children and young people. For example, vaping devices may be offered in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>flavours</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>colours</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> with packaging and designs (to look like a highlighter pen for example) that can be particularly attractive to young people. New market innovations such as disposable vapes are often cheaper and therefore more affordable to young people and are widely sold. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000">
+              <a:t> with packaging and designs (to look like a highlighter pen for example) that can be particularly attractive to young people.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Disposable (single-use) vapes were once cheap and easy to buy, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>but</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>sale is now banned across Wales and the wider UK</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Ubuntu"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" b="1">
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" b="1">
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>However, the fact remains, vaping devices should not be used by children and young people.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" b="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Ubuntu"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture Placeholder 7" descr="A storefront with a variety of products&#10;&#10;Description automatically generated">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C9FB2F-55C8-9E1F-A2E8-BAE2B4EDAC5C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D9C6E5-A16F-97B9-E0E5-C6C5CD6928CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="333272"/>
-            <a:ext cx="5718175" cy="6191457"/>
+            <a:off x="6190955" y="270255"/>
+            <a:ext cx="5623220" cy="6126350"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2228686664"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -9118,157 +8113,206 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <DocumentType xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Presentation</DocumentType>
+    <MeetingDate xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+    <Topic xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Curriculum</Topic>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Project xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Vaping</Project>
+    <Meeting xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+    <WorkCategory xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008A6A6F83751BC542A98DC5A0AC630D3D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e55373887e9dea69b3ebb2d9749d4546">
-[...2 lines deleted...]
-    <xsd:import namespace="d6550f9a-f14e-418b-a53a-e888529f43ac"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DA702A496B7D7449F457C941AEC0CCB" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4385b9f60eb4e1e028fd0e2d2ec7561">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="78b794fc-fa86-49b4-bf1d-df668ee03484" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0e7e002cbb8fc093e05c4b44b6ef271" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="78b794fc-fa86-49b4-bf1d-df668ee03484"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Project" minOccurs="0"/>
+                <xsd:element ref="ns2:WorkCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType"/>
+                <xsd:element ref="ns2:Meeting" minOccurs="0"/>
+                <xsd:element ref="ns2:MeetingDate" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbd7921a-042b-4eb0-b7a0-a3fc5587e9ac" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="78b794fc-fa86-49b4-bf1d-df668ee03484" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Project" ma:index="8" nillable="true" ma:displayName="Project" ma:format="Dropdown" ma:internalName="Project">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gambling/Digital health"/>
+          <xsd:enumeration value="Health Literacy"/>
+          <xsd:enumeration value="Tobacco"/>
+          <xsd:enumeration value="Sleep"/>
+          <xsd:enumeration value="Healthy Relationships"/>
+          <xsd:enumeration value="Food and Nutrition"/>
+          <xsd:enumeration value="Vaping"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="WorkCategory" ma:index="9" nillable="true" ma:displayName="Work Category" ma:format="Dropdown" ma:internalName="WorkCategory">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Data identification, collation or analysis"/>
+          <xsd:enumeration value="Evidence synthesis"/>
+          <xsd:enumeration value="Intervention Development"/>
+          <xsd:enumeration value="Research or Evaluation"/>
+          <xsd:enumeration value="Monitoring and reporting"/>
+          <xsd:enumeration value="Communication"/>
+          <xsd:enumeration value="Stakeholder engagement"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="Policy or service review"/>
+          <xsd:enumeration value="Operational Delivery"/>
+          <xsd:enumeration value="Programme or Project Management"/>
+          <xsd:enumeration value="Social Marketing"/>
+          <xsd:enumeration value="Training"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Finance"/>
+          <xsd:enumeration value="Procurement"/>
+          <xsd:enumeration value="Events"/>
+          <xsd:enumeration value="Research"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="10" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Report"/>
+          <xsd:enumeration value="Standards"/>
+          <xsd:enumeration value="Data"/>
+          <xsd:enumeration value="Project Plan"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="Correspondence"/>
+          <xsd:enumeration value="Minutes"/>
+          <xsd:enumeration value="SOP"/>
+          <xsd:enumeration value="Agenda"/>
+          <xsd:enumeration value="Meeting Documentation"/>
+          <xsd:enumeration value="Project Brief"/>
+          <xsd:enumeration value="Business Case"/>
+          <xsd:enumeration value="Performance Report"/>
+          <xsd:enumeration value="Briefing"/>
+          <xsd:enumeration value="Evidence"/>
+          <xsd:enumeration value="Presentation"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting" ma:index="11" nillable="true" ma:displayName="Meeting" ma:format="Dropdown" ma:internalName="Meeting">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MeetingDate" ma:index="12" nillable="true" ma:displayName="Meeting Date" ma:format="DateOnly" ma:internalName="MeetingDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="13" ma:displayName="Topic" ma:format="Dropdown" ma:internalName="Topic">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="WNHWPS"/>
+          <xsd:enumeration value="WSAEMWB"/>
+          <xsd:enumeration value="Curriculum"/>
+          <xsd:enumeration value="HSPSS"/>
+          <xsd:enumeration value="JustB"/>
+          <xsd:enumeration value="Cross-Programme"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -9328,100 +8372,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7183B9-1F40-438B-A584-45BA90B6AB7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="78b794fc-fa86-49b4-bf1d-df668ee03484"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82907549-0B50-4A65-9170-3E7140D16D42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="78b794fc-fa86-49b4-bf1d-df668ee03484"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B702D336-5FE3-45DC-8BB8-0E882941C14B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>453</Words>
+  <Words>499</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>24</Paragraphs>
+  <Paragraphs>31</Paragraphs>
   <Slides>8</Slides>
-  <Notes>0</Notes>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -9442,29 +8497,53 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Emily</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008A6A6F83751BC542A98DC5A0AC630D3D</vt:lpwstr>
+    <vt:lpwstr>0x0101004DA702A496B7D7449F457C941AEC0CCB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:lpwstr>69000.0000000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>