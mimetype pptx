--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -186,1210 +186,143 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{DD577E97-59FE-41AB-BB32-6E0517237479}" v="8" dt="2024-05-28T12:42:29.727"/>
+    <p1510:client id="{6644E177-957C-F217-A2BA-736B72CEA41E}" v="9" dt="2026-03-02T16:39:16.392"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{9DC4F734-A907-4BEE-ACC1-6BA031FBE78B}"/>
-[...79 lines deleted...]
-    <pc:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{DD577E97-59FE-41AB-BB32-6E0517237479}"/>
+    <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{117F7299-FD8A-6F3C-81A6-9812BC1C0149}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{DD577E97-59FE-41AB-BB32-6E0517237479}" dt="2024-05-28T12:42:29.727" v="7" actId="20577"/>
+      <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{117F7299-FD8A-6F3C-81A6-9812BC1C0149}" dt="2026-02-09T15:18:56.728" v="4" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{DD577E97-59FE-41AB-BB32-6E0517237479}" dt="2024-05-28T12:42:29.727" v="7" actId="20577"/>
+        <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{117F7299-FD8A-6F3C-81A6-9812BC1C0149}" dt="2026-02-09T15:18:56.728" v="4" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2322131181" sldId="257"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{DD577E97-59FE-41AB-BB32-6E0517237479}" dt="2024-05-28T12:42:29.727" v="7" actId="20577"/>
+          <ac:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{117F7299-FD8A-6F3C-81A6-9812BC1C0149}" dt="2026-02-09T15:18:56.728" v="4" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2322131181" sldId="257"/>
             <ac:spMk id="8" creationId="{CFC68762-CA72-B326-53BB-EA88D46BA41A}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{9963B250-C7DB-406C-A2AA-8DFB462BAEAC}"/>
+    <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{9963B250-C7DB-406C-A2AA-8DFB462BAEAC}" dt="2024-02-27T08:32:42.346" v="40" actId="1076"/>
+      <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}" dt="2026-03-02T16:39:12.798" v="2" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="S::leanne.small@wales.nhs.uk::d76cf426-005f-434f-ac47-a5eb582e6007" providerId="AD" clId="Web-{9963B250-C7DB-406C-A2AA-8DFB462BAEAC}" dt="2024-02-27T08:32:42.346" v="40" actId="1076"/>
-[...220 lines deleted...]
-        <pc:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="d76cf426-005f-434f-ac47-a5eb582e6007" providerId="ADAL" clId="{019B428C-3F69-4AAC-8059-BBF1E642E8FE}" dt="2024-02-26T13:57:07.383" v="244" actId="1076"/>
+        <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}" dt="2026-03-02T16:38:27.719" v="1"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="560815651" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add del mod">
-[...32 lines deleted...]
-          <ac:chgData name="Leanne Small (Public Health Wales - No. 2 Capital Quarter)" userId="d76cf426-005f-434f-ac47-a5eb582e6007" providerId="ADAL" clId="{019B428C-3F69-4AAC-8059-BBF1E642E8FE}" dt="2024-02-26T13:52:36.068" v="202" actId="1076"/>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}" dt="2026-03-02T16:38:27.719" v="1"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="560815651" sldId="258"/>
             <ac:graphicFrameMk id="2" creationId="{F181FA24-E21B-E37E-2723-4B5186C3E3CC}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod">
-[...171 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{2E738AFE-E97D-DBC8-4364-196D80C17205}" dt="2024-02-26T14:39:52.019" v="67" actId="20577"/>
-[...50 lines deleted...]
-        <pc:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{2E738AFE-E97D-DBC8-4364-196D80C17205}" dt="2024-02-26T14:43:43.799" v="125" actId="1076"/>
+        <pc:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}" dt="2026-03-02T16:39:12.798" v="2" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3701812093" sldId="260"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{2E738AFE-E97D-DBC8-4364-196D80C17205}" dt="2024-02-26T14:43:33.971" v="122" actId="1076"/>
-[...15 lines deleted...]
-          <ac:chgData name="Anthony Priest (Public Health Wales - No. 2 Capital Quarter)" userId="S::anthony.priest2@wales.nhs.uk::46692481-554a-429c-bc03-d4cca9c03c2b" providerId="AD" clId="Web-{2E738AFE-E97D-DBC8-4364-196D80C17205}" dt="2024-02-26T14:42:38.498" v="110" actId="1076"/>
+          <ac:chgData name="Sophie Flood (Public Health Wales - Matrix House)" userId="S::sophie.flood@wales.nhs.uk::f1b68508-ff1d-4a78-a875-f6aa95017de1" providerId="AD" clId="Web-{6644E177-957C-F217-A2BA-736B72CEA41E}" dt="2026-03-02T16:39:12.798" v="2" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3701812093" sldId="260"/>
             <ac:spMk id="7" creationId="{35AA6059-34C6-A9EA-09E9-E2081190511B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...476 lines deleted...]
-        </pc:extLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1438,51 +371,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{833C5D82-122C-8E42-B3D6-67347C6BA68D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/28/2024</a:t>
+              <a:t>3/2/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4528,51 +3461,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{84E63EC1-32C7-C148-9B23-6C189CE1C2B7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>5/28/2024</a:t>
+              <a:t>3/2/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E242B47E-A058-0DAF-B59E-CC2E267BDA2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -5100,131 +4033,119 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFC68762-CA72-B326-53BB-EA88D46BA41A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="147303" y="2142524"/>
+            <a:off x="370042" y="2142524"/>
             <a:ext cx="5951411" cy="3723040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>The vast majority of children and young people do not vape.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" dirty="0">
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="l" rtl="0" fontAlgn="base">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>However, there has been a rise in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" dirty="0">
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>experimental</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t> and regular use amongst some young people</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" u="none" strike="noStrike" dirty="0">
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="l" rtl="0" fontAlgn="base">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>A young person is making a decision about trying vaping.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="l" rtl="0" fontAlgn="base">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Ubuntu"/>
               </a:rPr>
               <a:t>What factors should a young person consider?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-GB" sz="2400"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5" descr="A person standing in front of a wall with arrows pointing to the right&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D263FE1-2BF2-821E-3B91-FAD547B08E30}"/>
               </a:ext>
             </a:extLst>
@@ -5320,51 +4241,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-GB" sz="2400"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F181FA24-E21B-E37E-2723-4B5186C3E3CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1811214963"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3080087476"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4253503" y="407043"/>
           <a:ext cx="7510408" cy="6043913"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="7510408">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555265442"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="369870">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -5542,76 +4463,76 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="756730602"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="834342">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1600" b="0" i="0">
+                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
                         <a:t>Vaping is safer than smoking but it is not harmless. </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" u="none" strike="noStrike">
+                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
                         <a:t>The evidence on the long-term health effects of vaping is limited as it has not been around long enough to</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1600" b="0" i="0">
+                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
                         <a:t> know the risk of long-term use. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="46873" marR="46873" marT="23436" marB="23436">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
@@ -5631,53 +4552,53 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="473206593"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="715364">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1600" b="0" i="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
-                        <a:t>Vaping can lead to dependence on nicotine. Dependence on nicotine can negatively affect mental health and wellbeing and can be disruptive to life and learning. </a:t>
+                        <a:t>Vaping can lead to dependence on nicotine. Dependence on nicotine can negatively affect mental health and well-being and can be disruptive to life and learning. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="46873" marR="46873" marT="23436" marB="23436">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -5690,56 +4611,56 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2932518776"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="953319">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1600" b="0" i="0">
+                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
                         <a:t>There are growing numbers of illegal or illicit vaping devices on sale that don’t meet the stringent quality and safety standards within the UK. These devices can be particularly dangerous as some have been found to contain very high levels of nicotine and dangerous metals like lead. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="46873" marR="46873" marT="23436" marB="23436">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
@@ -5882,56 +4803,56 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3234493954"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="596387">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1600" b="0" i="0">
+                        <a:rPr lang="en-GB" sz="1600" b="0" i="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Ubuntu" panose="020B0504030602030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Ubuntu"/>
                         </a:rPr>
                         <a:t>Some illicit vaping devices are labelled as being nicotine-free when they do contain nicotine.  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="46873" marR="46873" marT="23436" marB="23436">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
@@ -6853,53 +5774,57 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Ubuntu"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vaping can lead to dependence on nicotine. Dependence on nicotine can negatively affect mental health and wellbeing and can be disruptive to life and learning. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600"/>
+              <a:t>Vaping can lead to dependence on nicotine. Dependence on nicotine can negatively affect mental health and well-being and can be disruptive to life and learning. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDB018D-12FB-C359-A47A-13B8E4D184B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="188595" y="2845363"/>
             <a:ext cx="5710407" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
@@ -8084,154 +7009,191 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-    <xsd:import namespace="d6550f9a-f14e-418b-a53a-e888529f43ac"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DA702A496B7D7449F457C941AEC0CCB" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4385b9f60eb4e1e028fd0e2d2ec7561">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="78b794fc-fa86-49b4-bf1d-df668ee03484" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0e7e002cbb8fc093e05c4b44b6ef271" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="78b794fc-fa86-49b4-bf1d-df668ee03484"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Project" minOccurs="0"/>
+                <xsd:element ref="ns2:WorkCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType"/>
+                <xsd:element ref="ns2:Meeting" minOccurs="0"/>
+                <xsd:element ref="ns2:MeetingDate" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbd7921a-042b-4eb0-b7a0-a3fc5587e9ac" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="78b794fc-fa86-49b4-bf1d-df668ee03484" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Project" ma:index="8" nillable="true" ma:displayName="Project" ma:format="Dropdown" ma:internalName="Project">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gambling/Digital health"/>
+          <xsd:enumeration value="Health Literacy"/>
+          <xsd:enumeration value="Tobacco"/>
+          <xsd:enumeration value="Sleep"/>
+          <xsd:enumeration value="Healthy Relationships"/>
+          <xsd:enumeration value="Food and Nutrition"/>
+          <xsd:enumeration value="Vaping"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="WorkCategory" ma:index="9" nillable="true" ma:displayName="Work Category" ma:format="Dropdown" ma:internalName="WorkCategory">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Data identification, collation or analysis"/>
+          <xsd:enumeration value="Evidence synthesis"/>
+          <xsd:enumeration value="Intervention Development"/>
+          <xsd:enumeration value="Research or Evaluation"/>
+          <xsd:enumeration value="Monitoring and reporting"/>
+          <xsd:enumeration value="Communication"/>
+          <xsd:enumeration value="Stakeholder engagement"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="Policy or service review"/>
+          <xsd:enumeration value="Operational Delivery"/>
+          <xsd:enumeration value="Programme or Project Management"/>
+          <xsd:enumeration value="Social Marketing"/>
+          <xsd:enumeration value="Training"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Finance"/>
+          <xsd:enumeration value="Procurement"/>
+          <xsd:enumeration value="Events"/>
+          <xsd:enumeration value="Research"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="10" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Report"/>
+          <xsd:enumeration value="Standards"/>
+          <xsd:enumeration value="Data"/>
+          <xsd:enumeration value="Project Plan"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="Correspondence"/>
+          <xsd:enumeration value="Minutes"/>
+          <xsd:enumeration value="SOP"/>
+          <xsd:enumeration value="Agenda"/>
+          <xsd:enumeration value="Meeting Documentation"/>
+          <xsd:enumeration value="Project Brief"/>
+          <xsd:enumeration value="Business Case"/>
+          <xsd:enumeration value="Performance Report"/>
+          <xsd:enumeration value="Briefing"/>
+          <xsd:enumeration value="Evidence"/>
+          <xsd:enumeration value="Presentation"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting" ma:index="11" nillable="true" ma:displayName="Meeting" ma:format="Dropdown" ma:internalName="Meeting">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MeetingDate" ma:index="12" nillable="true" ma:displayName="Meeting Date" ma:format="DateOnly" ma:internalName="MeetingDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="13" ma:displayName="Topic" ma:format="Dropdown" ma:internalName="Topic">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="WNHWPS"/>
+          <xsd:enumeration value="WSAEMWB"/>
+          <xsd:enumeration value="Curriculum"/>
+          <xsd:enumeration value="HSPSS"/>
+          <xsd:enumeration value="JustB"/>
+          <xsd:enumeration value="Cross-Programme"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -8290,85 +7252,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <DocumentType xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Presentation</DocumentType>
+    <MeetingDate xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+    <Topic xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Curriculum</Topic>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Project xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484">Vaping</Project>
+    <Meeting xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+    <WorkCategory xmlns="78b794fc-fa86-49b4-bf1d-df668ee03484" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C25040-A977-4FCD-B48D-8F34E0460980}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9639ABE9-D76A-4687-AB72-03C3AAE03A52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="1371cf2b-a7fc-4369-aa35-cbfbf200dd64"/>
     <ds:schemaRef ds:uri="5a69ffab-4136-4b66-a00e-5dffdbe6cbba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...5 lines deleted...]
-  <ds:schemaRefs>
     <ds:schemaRef ds:uri="bbd7921a-042b-4eb0-b7a0-a3fc5587e9ac"/>
     <ds:schemaRef ds:uri="d6550f9a-f14e-418b-a53a-e888529f43ac"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FC887AD-F699-4BAC-A2F2-71BA570DA69D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Slides>5</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -8392,29 +7356,59 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Emily</dc:creator>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008A6A6F83751BC542A98DC5A0AC630D3D</vt:lpwstr>
+    <vt:lpwstr>0x0101004DA702A496B7D7449F457C941AEC0CCB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:lpwstr>13600.0000000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_Signature">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>