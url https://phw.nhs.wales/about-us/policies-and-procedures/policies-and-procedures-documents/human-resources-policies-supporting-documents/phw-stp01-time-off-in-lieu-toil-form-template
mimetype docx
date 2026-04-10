--- v0 (2026-02-28)
+++ v1 (2026-04-10)
@@ -1,1011 +1,1325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="67AEA2AF" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9">
-      <w:r w:rsidRPr="006867F8">
+    <w:p w14:paraId="543FA9E2" w14:textId="52389F4B" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00581934">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ADVERSE WEATHER CONDITIONS/ TRANSPORT DISRUPTION POLICY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PHW51</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="050F18C7" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC721EB" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C76968" w14:textId="36CC3CA7" w:rsidR="008E1F9E" w:rsidRPr="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Appendix 1 – Time Off in Lieu Record </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A411FB" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9"/>
+    <w:p w14:paraId="1D237F58" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12900" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="9499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="4FB291B2" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="7E5F6131" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="7E528E11" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005F4641" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="75D90E29" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005F4641" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Nam</w:t>
             </w:r>
             <w:r w:rsidRPr="005F4641">
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402111BF" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="230127C4" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="28A7F32D" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="4FEFE01C" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="108C342E" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="2C209095" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBA8C5E" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="785780AA" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="4FCD8D5E" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="599C0B3B" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="4E28D718" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="407570CE" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Base</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD09414" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="7475787B" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="14959A8D" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="7A444BAE" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB541A4" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="5267BCB6" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Contracted</w:t>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:tab/>
               <w:t>Hours</w:t>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Per</w:t>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:rPr>
                 <w:spacing w:val="-80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:t>Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A3F909" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="70BF69A1" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A56C340" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9"/>
-    <w:p w14:paraId="7D8D58A5" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9"/>
+    <w:p w14:paraId="29185EB4" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E"/>
+    <w:p w14:paraId="26F5E90C" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-18"/>
         <w:tblW w:w="12905" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1565"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="336FA0CC" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="35276633" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="993"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="328EAF73" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="42FA3A0A" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and day of the week</w:t>
             </w:r>
             <w:r w:rsidRPr="006867F8">
               <w:t xml:space="preserve"> TOIL was accrued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="26ED8BD9" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="149172D1" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Hours worked (start/end time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="021AB8BC" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="2AEE85F5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="005F4641">
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562DC0EA" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="1B95CD2A" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>TOIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="344EA8D4" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="5CEC90D5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Amount of TOIL Accrued (hours/minutes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="48AF9300" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="7A7D2DA4" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Date/time TOIL will be taken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="12A73381" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006867F8" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="2F4CECDB" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="006867F8" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="006867F8">
               <w:t>Authorised by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="6B172BA0" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="255FBDE5" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C789025" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="438887CC" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183EB3B6" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="67CE6BB5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3880FF8B" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="7506ED58" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D85AB3" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="25CC4D12" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521C71BF" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="29B56802" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28449BBB" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="2F63DE9B" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="19549640" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="474BF2AE" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F17908" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="6504CF02" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34BD14EE" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="0486713F" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D8AD06" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="34B3387B" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1772B2B9" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="5A8AA22B" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263F1A22" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="137C4382" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDA434C" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="21369DAE" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="74190A6D" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="0DD7F9F0" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D14CE58" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="47A9C837" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023CEF8C" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="5772B900" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BE7EB6" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="673018BA" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="050FF672" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="3B318EB5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506E343A" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="773C883F" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED6737B" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="6843D890" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="7C0C3BCE" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="57566B4E" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB1E224" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="319C15B3" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663D8AAB" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="4BF93FA1" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FDAB3E" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="340AE7E5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9F63A8" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="216EFEF4" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBF00B9" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="3A37AA69" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="168B60C6" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="04915AD6" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="324BBA04" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="2815D63B" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5F50A8" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="295F6595" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA642ED" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="4BC8BB3A" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58626EB7" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="6EC37F74" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="533E3C9E" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="5CFD67BF" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A866F2" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="0081E5BA" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78821AD1" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="1256D429" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="1FE9427F" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="0E78D1FA" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2BE91F" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="68C8504A" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159B108C" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="67BD0793" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D68CDE" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="59D88F15" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E721D3" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="63F5FC0F" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13097B30" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="6ED3A6B6" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC7AA9D" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="48AF7719" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w14:paraId="70BEF77B" w14:textId="77777777" w:rsidTr="009540BB">
+      <w:tr w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w14:paraId="7C4633E8" w14:textId="77777777" w:rsidTr="00E90395">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52A8C68C" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="4C1C19C5" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD5BC7B" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="6D156C03" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35AC896F" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="69DD99EF" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37213D7E" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="756766EC" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1140E045" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="1AE46AAA" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E87436" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="005E5C13" w:rsidRDefault="00CF73A9" w:rsidP="009540BB">
+          <w:p w14:paraId="47DCCA35" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="005E5C13" w:rsidRDefault="008E1F9E" w:rsidP="00E90395">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69292EE8" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRPr="006B1254" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="1CB3EFBE" w14:textId="77777777" w:rsidR="001D7F57" w:rsidRDefault="001D7F57"/>
+    <w:sectPr w:rsidR="001D7F57" w:rsidSect="008E1F9E">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="764B498D" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9">
+    <w:p w14:paraId="22C55B14" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195661B5" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9">
+    <w:p w14:paraId="076072CE" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38B032B7" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9">
+    <w:p w14:paraId="38E11AA2" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71BB549C" w14:textId="77777777" w:rsidR="00CF73A9" w:rsidRDefault="00CF73A9" w:rsidP="00CF73A9">
+    <w:p w14:paraId="2C77761C" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CA9BEA1" w14:textId="7E8E1224" w:rsidR="00CF73A9" w:rsidRPr="00CF73A9" w:rsidRDefault="00CF73A9">
+  <w:p w14:paraId="361A9B0E" w14:textId="525ED14B" w:rsidR="008E1F9E" w:rsidRPr="00220A1C" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A14CE9">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A6D7C1" wp14:editId="63AFFC39">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>441325</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-82550</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="400050" cy="504190"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="400050" cy="504190"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>HYPERLINK "https://icc.gig.cymru/amdanom-ni/polisiau-a-gweithdrefnau/polisiau-a-gweithdrefnau/adnoddau-dynol/polisi-tywydd-garw-problemau-teithio-phw51/?ts=1773835516958"</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Mae'r</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>ddogfen</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> hon </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>hefyd</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>ar</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>gael</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>yn</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Gymraeg</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35BB2C7F" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRPr="00A14CE9" w:rsidRDefault="008E1F9E" w:rsidP="008E1F9E">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CF73A9">
+    <w:r w:rsidRPr="008E1F9E">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00220A1C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> This document is also available in Welsh </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>PHW-</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="5FD17A3B" w14:textId="77777777" w:rsidR="008E1F9E" w:rsidRDefault="008E1F9E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF73A9"/>
+    <w:rsidRoot w:val="008E1F9E"/>
     <w:rsid w:val="001D7F57"/>
     <w:rsid w:val="00314FAF"/>
-    <w:rsid w:val="0035195D"/>
     <w:rsid w:val="00461652"/>
     <w:rsid w:val="00530BB5"/>
     <w:rsid w:val="0056477B"/>
     <w:rsid w:val="007E0B69"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rsid w:val="00C26DCD"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="00DD70B4"/>
     <w:rsid w:val="00DF22A8"/>
     <w:rsid w:val="00F251A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B883D17"/>
+  <w14:docId w14:val="0E95AB55"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2A974259-AAAD-4FBC-8319-B5BEDF304BDF}"/>
+  <w15:docId w15:val="{D3C035F5-E8D3-4CFC-BA23-4CBA2E73FD8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1365,659 +1679,674 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF73A9"/>
+    <w:rsid w:val="008E1F9E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E1F9E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2493,87 +2822,87 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Year xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc">2025-26</Year>
-[...4 lines deleted...]
-    <PolicyNumber xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc">PHW-STP01</PolicyNumber>
+    <Year xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
+    <Status xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
+    <Notes xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
+    <RetentionDate xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
+    <DocumentType xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
+    <PolicyNumber xmlns="d8f53d8d-f473-4822-9139-bdcd9e7ffecc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12500168-F5B5-44E1-A0F9-272B29430F27}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFDC1A7F-2A24-4187-BB97-F839CFDD4D30}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B832175B-2CD2-4B64-9FAF-8BBC2391AD51}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1F45AC4-89A0-4FEF-945D-7DE504A51241}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB5F6241-BA00-45A1-A829-C1121DFBF8BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E449299-27FF-49D9-8FC5-2FD58DFA22D9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>52</Words>
-  <Characters>267</Characters>
+  <Words>63</Words>
+  <Characters>319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Public Health Wales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>302</CharactersWithSpaces>
+  <CharactersWithSpaces>361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Reanne Reffell (Public Health Wales - No. 2 Capital Quarter)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A1671356CB3177428795BCB7EC55A39D</vt:lpwstr>
   </property>