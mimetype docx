--- v0 (2026-04-15)
+++ v1 (2026-05-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="677"/>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -220,60 +220,60 @@
           </w:tcPr>
           <w:p w14:paraId="128B8FE5" w14:textId="77777777" w:rsidR="003C1783" w:rsidRPr="005E1FBE" w:rsidRDefault="008B0DCF" w:rsidP="00A829F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1FBE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-151606193"/>
                 <w:placeholder>
                   <w:docPart w:val="5821901363114529AE1CE860B4608E13"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="Health and Wellbeing Directorate" w:value="Health and Wellbeing Directorate"/>
+                  <w:listItem w:displayText="Strategy, Finance and Planning Directorate" w:value="Strategy, Finance and Planning Directorate"/>
                   <w:listItem w:displayText="Health Protection and Screening Services" w:value="Health Protection and Screening Services"/>
                   <w:listItem w:displayText="Nursing, Quality and Integrated Governance" w:value="Nursing, Quality and Integrated Governance"/>
-                  <w:listItem w:displayText="Operations and Finance Directorate" w:value="Operations and Finance Directorate"/>
                   <w:listItem w:displayText="People and Organisational Development Directorate" w:value="People and Organisational Development Directorate"/>
+                  <w:listItem w:displayText="Research, Data and Digital Directorate" w:value="Research, Data and Digital Directorate"/>
+                  <w:listItem w:displayText="Health and Wellbeing Directorate" w:value="Health and Wellbeing Directorate"/>
                   <w:listItem w:displayText="Policy and International Health" w:value="Policy and International Health"/>
-                  <w:listItem w:displayText="Research, Data and Digital Directorate" w:value="Research, Data and Digital Directorate"/>
-                  <w:listItem w:displayText="Board and Corporate (Exec Team and PAs/BBU)" w:value="Board and Corporate (Exec Team and PAs/BBU)"/>
+                  <w:listItem w:displayText="Board and Corporate" w:value="Board and Corporate"/>
                   <w:listItem w:displayText="Non Executive Director " w:value="Non Executive Director "/>
-                  <w:listItem w:displayText="Advisory Role to Board" w:value="Advisory Role to Board"/>
+                  <w:listItem w:displayText="Advisor to Board" w:value="Advisor to Board"/>
                   <w:listItem w:displayText="Other (please specify)" w:value="Other (please specify)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00325C2D" w:rsidRPr="005E1FBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92B54" w:rsidRPr="003639F7" w14:paraId="3D879C12" w14:textId="77777777" w:rsidTr="005E1FBE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -621,51 +621,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> do not</w:t>
             </w:r>
             <w:r w:rsidRPr="00056268">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> need to complete and return this form. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47D68C03" w14:textId="0E105781" w:rsidR="005E1FBE" w:rsidRPr="005E1FBE" w:rsidRDefault="005E1FBE" w:rsidP="005E1FBE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB40B3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="006032D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Declaration of Interest, Gifts, Hospitality, Honoraria and Sponsorship Proced</w:t>
               </w:r>
               <w:r w:rsidR="006032D8" w:rsidRPr="006032D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>ure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006032D8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for further information.</w:t>
             </w:r>
           </w:p>
@@ -4187,116 +4187,119 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nature of Relationship</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41F19C35" w14:textId="77777777" w:rsidR="00BE0196" w:rsidRPr="00BE0196" w:rsidRDefault="00BE0196" w:rsidP="00BE0196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(please specify, personal; spouse/partner; or other relationship specific to a contract)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D028148" w14:textId="77777777" w:rsidR="00BE0196" w:rsidRPr="00BE0196" w:rsidRDefault="00BE0196" w:rsidP="00BE0196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Period of Involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="142693CE" w14:textId="77777777" w:rsidR="00BE0196" w:rsidRPr="00BE0196" w:rsidRDefault="00BE0196" w:rsidP="00BE0196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Financial transactions or benefits in kind</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27010800" w14:textId="77777777" w:rsidR="00BE0196" w:rsidRPr="00BE0196" w:rsidRDefault="00BE0196" w:rsidP="00BE0196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A829F0" w:rsidRPr="00097567" w14:paraId="50958D44" w14:textId="77777777" w:rsidTr="0001765A">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="709" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2E416F42" w14:textId="77777777" w:rsidR="008F13AB" w:rsidRDefault="008F13AB" w:rsidP="00AF5906">
             <w:pPr>
               <w:rPr>
@@ -7036,51 +7039,51 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> do not</w:t>
             </w:r>
             <w:r w:rsidRPr="00056268">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> need to complete and return this form. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33EBBF5F" w14:textId="0D4FECE1" w:rsidR="006C5AED" w:rsidRDefault="008165F7" w:rsidP="006C5AED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB40B3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="006032D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Declaration of Interest, Gifts, Hospitality, Honoraria and Sponsorship Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for further information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76195C5A" w14:textId="77777777" w:rsidR="006C5AED" w:rsidRPr="003B018D" w:rsidRDefault="006C5AED" w:rsidP="00AF5906">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7511,51 +7514,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13042" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F5520BD" w14:textId="2FEF8CAE" w:rsidR="006C5AED" w:rsidRPr="00DB40B3" w:rsidRDefault="006C5AED" w:rsidP="006C5AED">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F13AB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I undertake to notify Public Health Wales of any changes which may occur within four weeks from the date of the change, in writing to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="008F13AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Board Secretary and Head of Board Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C5AED">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7677,51 +7680,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="18A465B9" w14:textId="7887F847" w:rsidR="006C5AED" w:rsidRPr="008165F7" w:rsidRDefault="006C5AED" w:rsidP="006C5AED">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008165F7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r w:rsidR="008165F7" w:rsidRPr="008165F7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="008165F7" w:rsidRPr="008165F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Declaration of Interest, Gifts, Hospitality, Honoraria and Sponsorship Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008165F7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> which outlines how this information will be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="36"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:id w:val="-758060373"/>
@@ -7980,53 +7983,53 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D91E7A2" w14:textId="77777777" w:rsidR="00C05FA5" w:rsidRDefault="00C05FA5" w:rsidP="00153DC7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C05FA5" w:rsidSect="0088144A">
-          <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="567" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15735" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4279"/>
@@ -8106,51 +8109,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The r</w:t>
             </w:r>
             <w:r w:rsidR="00C05FA5" w:rsidRPr="004E392D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ole of line manager is </w:t>
             </w:r>
             <w:r w:rsidRPr="004E392D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ensure the </w:t>
             </w:r>
             <w:r w:rsidR="00CD24C8" w:rsidRPr="004E392D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00CD24C8" w:rsidRPr="004E392D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Declaration of Interest, Gifts, Hospitality, Honoraria and Sponsorship Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E392D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E392D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>is brought to the attention of members of staff for whom they are responsible, and that members of staff are aware of its implications for their work.</w:t>
             </w:r>
             <w:r w:rsidR="009F04B8" w:rsidRPr="004E392D">
               <w:rPr>
@@ -8225,51 +8228,51 @@
               <w:t>Are any mitigations needed?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F6559A" w14:textId="77777777" w:rsidR="00E74033" w:rsidRPr="00E74033" w:rsidRDefault="00512216" w:rsidP="00E74033">
+          <w:p w14:paraId="52F6559A" w14:textId="77777777" w:rsidR="00E74033" w:rsidRPr="00E74033" w:rsidRDefault="00067F7E" w:rsidP="00E74033">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-640887397"/>
                 <w:placeholder>
                   <w:docPart w:val="7CF87B40E7F94E0AB5147631041A40A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="yes" w:value="yes"/>
                   <w:listItem w:displayText="no" w:value="no"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8678,97 +8681,97 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Public Health Wales, Number 2 Capital Quarter, Tyndall Street, Cardiff, CF10 4BZ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B24E90A" w14:textId="77777777" w:rsidR="00E74033" w:rsidRDefault="00E74033" w:rsidP="00E74033">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">or via email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00F11576">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>PHW.CorporateGovernance@wales.nhs.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="520D1300" w14:textId="77777777" w:rsidR="00E74033" w:rsidRPr="00097567" w:rsidRDefault="00E74033" w:rsidP="00E74033">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A8EE4CB" w14:textId="77777777" w:rsidR="0013091E" w:rsidRDefault="0013091E"/>
     <w:sectPr w:rsidR="0013091E" w:rsidSect="00C05FA5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="567" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A7604D4" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
+    <w:p w14:paraId="76068997" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DCD4939" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
+    <w:p w14:paraId="768BFADA" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9115,58 +9118,58 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE0196">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AE4B392" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
+    <w:p w14:paraId="46DD2467" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E036A3C" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
+    <w:p w14:paraId="6865F5CC" w14:textId="77777777" w:rsidR="009C1B5E" w:rsidRDefault="009C1B5E" w:rsidP="00C92B54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15735" w:type="dxa"/>
       <w:tblInd w:w="-885" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -10355,73 +10358,77 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C1783"/>
     <w:rsid w:val="0001765A"/>
     <w:rsid w:val="00020C41"/>
     <w:rsid w:val="000326A1"/>
     <w:rsid w:val="00056268"/>
+    <w:rsid w:val="00067F7E"/>
     <w:rsid w:val="000C374A"/>
     <w:rsid w:val="000D3338"/>
     <w:rsid w:val="000F2C9C"/>
     <w:rsid w:val="00116007"/>
     <w:rsid w:val="0012065B"/>
     <w:rsid w:val="00121B86"/>
     <w:rsid w:val="00124FDD"/>
     <w:rsid w:val="0013091E"/>
     <w:rsid w:val="00153DC7"/>
     <w:rsid w:val="00155550"/>
     <w:rsid w:val="00167C8F"/>
     <w:rsid w:val="00183481"/>
     <w:rsid w:val="00187340"/>
     <w:rsid w:val="001B1FC0"/>
+    <w:rsid w:val="002059CD"/>
+    <w:rsid w:val="00226BA4"/>
     <w:rsid w:val="0022730E"/>
     <w:rsid w:val="00240F94"/>
     <w:rsid w:val="00257F83"/>
     <w:rsid w:val="00264FD6"/>
     <w:rsid w:val="002B0085"/>
     <w:rsid w:val="002C7128"/>
     <w:rsid w:val="002D4BCF"/>
     <w:rsid w:val="002D7DB7"/>
     <w:rsid w:val="00325C2D"/>
+    <w:rsid w:val="003450BD"/>
     <w:rsid w:val="003639F7"/>
     <w:rsid w:val="00382E0F"/>
     <w:rsid w:val="003A4D5D"/>
     <w:rsid w:val="003A61D9"/>
     <w:rsid w:val="003B018D"/>
     <w:rsid w:val="003C1783"/>
     <w:rsid w:val="003F3BED"/>
     <w:rsid w:val="003F418D"/>
     <w:rsid w:val="004416AA"/>
     <w:rsid w:val="004424DE"/>
     <w:rsid w:val="004A0F95"/>
     <w:rsid w:val="004A6958"/>
     <w:rsid w:val="004B2644"/>
     <w:rsid w:val="004B6C75"/>
     <w:rsid w:val="004D78F1"/>
     <w:rsid w:val="004E392D"/>
     <w:rsid w:val="004F7EA0"/>
     <w:rsid w:val="00501773"/>
     <w:rsid w:val="00512216"/>
     <w:rsid w:val="005168A7"/>
     <w:rsid w:val="00561E4A"/>
     <w:rsid w:val="005E1FBE"/>
     <w:rsid w:val="006032D8"/>
     <w:rsid w:val="0069053B"/>
     <w:rsid w:val="006A5C29"/>
@@ -11098,258 +11105,258 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006032D8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
     <w:name w:val="wacimagecontainer"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000C374A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PHW.CorporateGovernance@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PHW.BoardSecretary@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PHW.BoardSecretary@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PHW.CorporateGovernance@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phw.nhs.wales/about-us/policies-and-procedures/policies-and-procedures-documents/corporate-governance-communications-and-finance-supporting-documents/declarations-of-interest-gifts-hospitality-honoraria-and-sponsorship-procedure/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5821901363114529AE1CE860B4608E13"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F92FB117-5D66-4D2C-A21F-0DFE2FBD3616}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006D6F97" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="006D6F97" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="5821901363114529AE1CE860B4608E133"/>
+            <w:pStyle w:val="5821901363114529AE1CE860B4608E13"/>
           </w:pPr>
           <w:r w:rsidRPr="005E1FBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB5E8B2C059C42EBA2F0BBB65C615C06"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5937C62A-E1B0-4CEE-B1DA-80D8A22BC67C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006D6F97" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="006D6F97" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="EB5E8B2C059C42EBA2F0BBB65C615C064"/>
+            <w:pStyle w:val="EB5E8B2C059C42EBA2F0BBB65C615C06"/>
           </w:pPr>
           <w:r w:rsidRPr="003B018D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date</w:t>
           </w:r>
           <w:r w:rsidRPr="00094B65">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BFFF434BB3DF48849FF227093D9E11A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02C90DF2-5EAA-47B5-8008-AB5BFE001997}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006D6F97" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="006D6F97" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="BFFF434BB3DF48849FF227093D9E11A04"/>
+            <w:pStyle w:val="BFFF434BB3DF48849FF227093D9E11A0"/>
           </w:pPr>
           <w:r w:rsidRPr="003B018D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date</w:t>
           </w:r>
           <w:r w:rsidRPr="00094B65">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7CF87B40E7F94E0AB5147631041A40A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2A3745B6-2073-45FF-806E-9ACDCBABE804}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006D6F97" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="006D6F97" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="7CF87B40E7F94E0AB5147631041A40A94"/>
+            <w:pStyle w:val="7CF87B40E7F94E0AB5147631041A40A9"/>
           </w:pPr>
           <w:r w:rsidRPr="0088144A">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9B2EBB18241D4D5D98F6EA7F08E6DBEE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{33D1E3E7-D85C-4A46-86B1-E79D47C73713}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006D6F97" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="006D6F97" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="9B2EBB18241D4D5D98F6EA7F08E6DBEE4"/>
+            <w:pStyle w:val="9B2EBB18241D4D5D98F6EA7F08E6DBEE"/>
           </w:pPr>
           <w:r w:rsidRPr="003B018D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date</w:t>
           </w:r>
           <w:r w:rsidRPr="00094B65">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C8E9898BFF454FCBA06BD22F5AE38199"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1FA8C312-23D5-47EA-902C-CE78F3864962}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000263BD" w:rsidRDefault="00141E2E" w:rsidP="00141E2E">
+        <w:p w:rsidR="000263BD" w:rsidRDefault="00B67F6F" w:rsidP="00B67F6F">
           <w:pPr>
-            <w:pStyle w:val="C8E9898BFF454FCBA06BD22F5AE381994"/>
+            <w:pStyle w:val="C8E9898BFF454FCBA06BD22F5AE38199"/>
           </w:pPr>
           <w:r w:rsidRPr="005E1FBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -11437,56 +11444,58 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00413C94"/>
     <w:rsid w:val="000263BD"/>
     <w:rsid w:val="00061E44"/>
     <w:rsid w:val="00141E2E"/>
     <w:rsid w:val="0016761C"/>
+    <w:rsid w:val="003450BD"/>
     <w:rsid w:val="00413C94"/>
     <w:rsid w:val="006D6F97"/>
     <w:rsid w:val="007E28DD"/>
     <w:rsid w:val="00876839"/>
     <w:rsid w:val="009F4811"/>
     <w:rsid w:val="00A144A1"/>
+    <w:rsid w:val="00B67F6F"/>
     <w:rsid w:val="00D82FDC"/>
     <w:rsid w:val="00E76ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11898,51 +11907,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00141E2E"/>
+    <w:rsid w:val="00B67F6F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5821901363114529AE1CE860B4608E133">
     <w:name w:val="5821901363114529AE1CE860B4608E133"/>
     <w:rsid w:val="00141E2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8E9898BFF454FCBA06BD22F5AE381994">
     <w:name w:val="C8E9898BFF454FCBA06BD22F5AE381994"/>
     <w:rsid w:val="00141E2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -11971,50 +11980,128 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CF87B40E7F94E0AB5147631041A40A94">
     <w:name w:val="7CF87B40E7F94E0AB5147631041A40A94"/>
     <w:rsid w:val="00141E2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B2EBB18241D4D5D98F6EA7F08E6DBEE4">
     <w:name w:val="9B2EBB18241D4D5D98F6EA7F08E6DBEE4"/>
     <w:rsid w:val="00141E2E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5821901363114529AE1CE860B4608E13">
+    <w:name w:val="5821901363114529AE1CE860B4608E13"/>
+    <w:rsid w:val="00B67F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8E9898BFF454FCBA06BD22F5AE38199">
+    <w:name w:val="C8E9898BFF454FCBA06BD22F5AE38199"/>
+    <w:rsid w:val="00B67F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB5E8B2C059C42EBA2F0BBB65C615C06">
+    <w:name w:val="EB5E8B2C059C42EBA2F0BBB65C615C06"/>
+    <w:rsid w:val="00B67F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFFF434BB3DF48849FF227093D9E11A0">
+    <w:name w:val="BFFF434BB3DF48849FF227093D9E11A0"/>
+    <w:rsid w:val="00B67F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CF87B40E7F94E0AB5147631041A40A9">
+    <w:name w:val="7CF87B40E7F94E0AB5147631041A40A9"/>
+    <w:rsid w:val="00B67F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B2EBB18241D4D5D98F6EA7F08E6DBEE">
+    <w:name w:val="9B2EBB18241D4D5D98F6EA7F08E6DBEE"/>
+    <w:rsid w:val="00B67F6F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -12291,56 +12378,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5a5764d7-65e1-4148-aaca-f518f9587918" xmlns:ns3="885d599f-0d70-42f9-bb26-1bdcfa13e79d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c68d9f6ac897d8d5df906c4fd468c4c8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DBE9D3DA4BA2B54A9F3BC6C9042B04D2" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b40aae0412c9b820dcf29a888f30543">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5a5764d7-65e1-4148-aaca-f518f9587918" xmlns:ns3="885d599f-0d70-42f9-bb26-1bdcfa13e79d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe0e8f927e780cc8bb558cb3ee2214cc" ns2:_="" ns3:_="">
     <xsd:import namespace="5a5764d7-65e1-4148-aaca-f518f9587918"/>
     <xsd:import namespace="885d599f-0d70-42f9-bb26-1bdcfa13e79d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Restricted0" minOccurs="0"/>
                 <xsd:element ref="ns2:Meeting" minOccurs="0"/>
                 <xsd:element ref="ns2:MeetingDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Category"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -12415,50 +12498,51 @@
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="All"/>
                     <xsd:enumeration value="ACGC (Private)"/>
                     <xsd:enumeration value="ACGC (Open)"/>
                     <xsd:enumeration value="BET"/>
                     <xsd:enumeration value="Board"/>
                     <xsd:enumeration value="Board (Private)"/>
                     <xsd:enumeration value="BPL (Business and Planning Leads)"/>
                     <xsd:enumeration value="KRIC"/>
                     <xsd:enumeration value="KRIC (Private)"/>
                     <xsd:enumeration value="LT"/>
                     <xsd:enumeration value="PODC"/>
                     <xsd:enumeration value="PODC (Private)"/>
                     <xsd:enumeration value="QSIC"/>
                     <xsd:enumeration value="QSIC (Private)"/>
                     <xsd:enumeration value="RATS"/>
                     <xsd:enumeration value="BBU Team Meeting"/>
                     <xsd:enumeration value="LPF"/>
                     <xsd:enumeration value="Other Directorate Meeting"/>
                     <xsd:enumeration value="Covid-19 Sub Group"/>
                     <xsd:enumeration value="SET"/>
                     <xsd:enumeration value="Cross Committee"/>
                     <xsd:enumeration value="All"/>
                     <xsd:enumeration value="Not Applicable"/>
+                    <xsd:enumeration value="Board Development"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MeetingDate" ma:index="6" nillable="true" ma:displayName="Year" ma:default="2026/2027" ma:format="Dropdown" ma:internalName="MeetingDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2026/2027"/>
           <xsd:enumeration value="2025/2026"/>
           <xsd:enumeration value="2024/2025"/>
           <xsd:enumeration value="2023/2024"/>
           <xsd:enumeration value="2022/2023"/>
           <xsd:enumeration value="2021/2022"/>
           <xsd:enumeration value="Not Applicable"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RetentionDate" ma:index="7" nillable="true" ma:displayName="Retention Date" ma:format="Dropdown" ma:internalName="RetentionDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2030"/>
@@ -12654,126 +12738,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MeetingDate xmlns="5a5764d7-65e1-4148-aaca-f518f9587918">2026/2027</MeetingDate>
     <TaxCatchAll xmlns="885d599f-0d70-42f9-bb26-1bdcfa13e79d" xsi:nil="true"/>
     <Meeting xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
     <Notes xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
     <Status xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
     <DocumentType xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
     <Restricted0 xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
-    <Category xmlns="5a5764d7-65e1-4148-aaca-f518f9587918"/>
+    <Category xmlns="5a5764d7-65e1-4148-aaca-f518f9587918">Dec of Interest / Gifts</Category>
     <RetentionDate xmlns="5a5764d7-65e1-4148-aaca-f518f9587918" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a5764d7-65e1-4148-aaca-f518f9587918">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BE96D1F-805C-44C6-B9DB-02F696C2A1AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5a5764d7-65e1-4148-aaca-f518f9587918"/>
+    <ds:schemaRef ds:uri="885d599f-0d70-42f9-bb26-1bdcfa13e79d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1CA435-9B48-46DF-854A-9B7ED45C7F87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B4F9D0-6D75-4A5F-BDF2-6581FD76923F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57AC4803-58C1-4934-9E2A-005BAFD76DD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5a5764d7-65e1-4148-aaca-f518f9587918"/>
+    <ds:schemaRef ds:uri="885d599f-0d70-42f9-bb26-1bdcfa13e79d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57AC4803-58C1-4934-9E2A-005BAFD76DD6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B4F9D0-6D75-4A5F-BDF2-6581FD76923F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1344</Words>
-  <Characters>7479</Characters>
+  <Words>1121</Words>
+  <Characters>6237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>534</Lines>
-  <Paragraphs>245</Paragraphs>
+  <Lines>424</Lines>
+  <Paragraphs>171</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Public Health Wales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8578</CharactersWithSpaces>
+  <CharactersWithSpaces>7218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eleanor Higgins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE9D3DA4BA2B54A9F3BC6C9042B04D2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>